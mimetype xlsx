--- v0 (2026-02-26)
+++ v1 (2026-04-07)
@@ -23,51 +23,51 @@
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://swcaa.sharepoint.com/sites/Grants/Shared Documents/General/APPLICATION MATERIALS/2027 APPLICATION/Documents for SWCAA Website/Budget Templates FY27/Budget Templates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="323" documentId="8_{8DFA375A-380B-4F72-9CFB-00AC9096252E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{78AE85C4-658B-48CE-AEB5-24F226363C28}"/>
+  <xr:revisionPtr revIDLastSave="332" documentId="8_{8DFA375A-380B-4F72-9CFB-00AC9096252E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{39644B54-9423-4C20-BDA6-8E84A4564771}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="6" xr2:uid="{9364EBBA-D0C7-479D-84D8-C55D26D3126A}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="3" r:id="rId1"/>
     <sheet name="Personnel" sheetId="1" r:id="rId2"/>
     <sheet name="Narrative" sheetId="2" r:id="rId3"/>
     <sheet name=" Rent 2 " sheetId="15" r:id="rId4"/>
     <sheet name="Expenses" sheetId="4" r:id="rId5"/>
     <sheet name="Summary" sheetId="6" r:id="rId6"/>
     <sheet name="Units &amp; Match " sheetId="19" r:id="rId7"/>
     <sheet name="FOR SWCAA USE" sheetId="20" state="hidden" r:id="rId8"/>
     <sheet name="Drop Down Box Lists " sheetId="17" state="hidden" r:id="rId9"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId10"/>
   </externalReferences>
   <definedNames>
     <definedName name="fundtype" localSheetId="8">'Drop Down Box Lists '!$A$2:$A$2</definedName>
     <definedName name="fundtype">'[1]Drop Down Box Lists'!$A$3:$A$7</definedName>
     <definedName name="Inkind" localSheetId="8">'Drop Down Box Lists '!#REF!</definedName>
     <definedName name="Inkind" localSheetId="6">'[1]Drop Down Box Lists'!#REF!</definedName>
     <definedName name="Inkind">'[1]Drop Down Box Lists'!#REF!</definedName>
     <definedName name="MIS" localSheetId="8">'Drop Down Box Lists '!$A$3:$A$58</definedName>
     <definedName name="MIS">'[1]Drop Down Box Lists'!$A$10:$A$70</definedName>
@@ -1921,122 +1921,122 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
@@ -5516,228 +5516,229 @@
       </c>
     </row>
     <row r="31" spans="1:5" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B31" s="112"/>
       <c r="C31" s="112"/>
       <c r="D31" s="112"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ZQYotSLaGStYhpDFRe8txSC8An+bDpcGdw69gXPbzDNJiq6Vd5VW4YRcGTCvr3GnEHDwHjxfeyRKV5ephmTsdA==" saltValue="MrQd9ysJfUuhh02jw3rvQA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;A</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAA36A9E-3A49-4EF4-9B33-E8EFF3F96044}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="C8" sqref="C8:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" customWidth="1"/>
     <col min="2" max="2" width="23.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="24.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="25" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="52" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="53">
         <f>Summary!D29+Summary!D30</f>
         <v>0</v>
       </c>
-      <c r="C1" s="172"/>
-      <c r="D1" s="173"/>
+      <c r="C1" s="158"/>
+      <c r="D1" s="159"/>
     </row>
     <row r="2" spans="1:4" ht="90.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="174" t="s">
+      <c r="A2" s="160" t="s">
         <v>79</v>
       </c>
       <c r="B2" s="150"/>
       <c r="C2" s="150"/>
-      <c r="D2" s="175"/>
+      <c r="D2" s="161"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" s="66" t="s">
         <v>80</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>81</v>
       </c>
-      <c r="C3" s="176" t="s">
+      <c r="C3" s="162" t="s">
         <v>82</v>
       </c>
-      <c r="D3" s="177"/>
+      <c r="D3" s="163"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="142"/>
       <c r="B4" s="46">
         <f>IF(Expenses!B12 &lt;'Units &amp; Match '!B1, Expenses!B12, B1)</f>
         <v>0</v>
       </c>
-      <c r="C4" s="162" t="s">
+      <c r="C4" s="156" t="s">
         <v>83</v>
       </c>
-      <c r="D4" s="163"/>
+      <c r="D4" s="157"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
-      <c r="B5" s="46"/>
-[...1 lines deleted...]
-      <c r="D5" s="163"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="156"/>
+      <c r="D5" s="157"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="67"/>
-      <c r="C6" s="162"/>
-      <c r="D6" s="163"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="156"/>
+      <c r="D6" s="157"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7" s="67"/>
       <c r="B7" s="64"/>
-      <c r="C7" s="162"/>
-      <c r="D7" s="163"/>
+      <c r="C7" s="156"/>
+      <c r="D7" s="157"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="67"/>
       <c r="B8" s="64"/>
-      <c r="C8" s="162"/>
-      <c r="D8" s="163"/>
+      <c r="C8" s="156"/>
+      <c r="D8" s="157"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A9" s="67"/>
       <c r="B9" s="64"/>
-      <c r="C9" s="162"/>
-      <c r="D9" s="163"/>
+      <c r="C9" s="156"/>
+      <c r="D9" s="157"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10" s="67"/>
       <c r="B10" s="64"/>
-      <c r="C10" s="171"/>
-      <c r="D10" s="163"/>
+      <c r="C10" s="167"/>
+      <c r="D10" s="157"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A11" s="67"/>
       <c r="B11" s="64"/>
-      <c r="C11" s="162"/>
-      <c r="D11" s="163"/>
+      <c r="C11" s="156"/>
+      <c r="D11" s="157"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" s="68"/>
       <c r="B12" s="29"/>
-      <c r="C12" s="162"/>
-      <c r="D12" s="163"/>
+      <c r="C12" s="156"/>
+      <c r="D12" s="157"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="68"/>
       <c r="B13" s="29"/>
-      <c r="C13" s="162"/>
-      <c r="D13" s="163"/>
+      <c r="C13" s="156"/>
+      <c r="D13" s="157"/>
     </row>
     <row r="14" spans="1:4" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="67">
         <f>SUM(A4:A13)</f>
         <v>0</v>
       </c>
       <c r="B14" s="64">
         <f>SUM(B4:B13)</f>
         <v>0</v>
       </c>
-      <c r="C14" s="162" t="s">
+      <c r="C14" s="156" t="s">
         <v>84</v>
       </c>
-      <c r="D14" s="163"/>
+      <c r="D14" s="157"/>
     </row>
     <row r="15" spans="1:4" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="69"/>
       <c r="B15" s="84">
         <f>IF(SUM(A4:B13)&gt;= B1, B1, "")</f>
         <v>0</v>
       </c>
-      <c r="C15" s="164" t="s">
+      <c r="C15" s="174" t="s">
         <v>85</v>
       </c>
-      <c r="D15" s="165"/>
+      <c r="D15" s="175"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="71"/>
       <c r="B16" s="65"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
     </row>
     <row r="17" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="71"/>
       <c r="B17" s="65"/>
       <c r="C17" s="72"/>
       <c r="D17" s="72"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="75"/>
-      <c r="B18" s="166" t="s">
+      <c r="B18" s="176" t="s">
         <v>86</v>
       </c>
-      <c r="C18" s="166"/>
-      <c r="D18" s="167"/>
+      <c r="C18" s="176"/>
+      <c r="D18" s="177"/>
     </row>
     <row r="19" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="74" t="s">
         <v>87</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>88</v>
       </c>
       <c r="C19" s="25" t="s">
         <v>89</v>
       </c>
       <c r="D19" s="76" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A20" s="168" t="s">
+      <c r="A20" s="164" t="s">
         <v>91</v>
       </c>
-      <c r="B20" s="169"/>
-[...1 lines deleted...]
-      <c r="D20" s="170"/>
+      <c r="B20" s="165"/>
+      <c r="C20" s="165"/>
+      <c r="D20" s="166"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A21" s="168"/>
-[...2 lines deleted...]
-      <c r="D21" s="170"/>
+      <c r="A21" s="164"/>
+      <c r="B21" s="165"/>
+      <c r="C21" s="165"/>
+      <c r="D21" s="166"/>
     </row>
     <row r="22" spans="1:4" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="121"/>
       <c r="B22" s="77"/>
       <c r="C22" s="77"/>
       <c r="D22" s="78"/>
     </row>
     <row r="23" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="121" t="s">
         <v>92</v>
       </c>
       <c r="B23" s="86"/>
       <c r="C23" s="86"/>
       <c r="D23" s="85"/>
     </row>
     <row r="24" spans="1:4" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="121"/>
       <c r="B24" s="80"/>
       <c r="C24" s="80"/>
       <c r="D24" s="81"/>
     </row>
     <row r="25" spans="1:4" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="121" t="s">
         <v>93</v>
       </c>
@@ -5782,103 +5783,103 @@
         <f>IF(B25,($A30*B25)/B23,0)</f>
         <v>0</v>
       </c>
       <c r="C29" s="79">
         <f t="shared" ref="C29:D29" si="1">IF(C25,($A30*C25)/C23,0)</f>
         <v>0</v>
       </c>
       <c r="D29" s="79">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="73">
         <f>Summary!E29+Summary!E30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="70"/>
     </row>
     <row r="32" spans="1:4" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="87" t="s">
         <v>96</v>
       </c>
-      <c r="B32" s="156"/>
-[...1 lines deleted...]
-      <c r="D32" s="158"/>
+      <c r="B32" s="168"/>
+      <c r="C32" s="169"/>
+      <c r="D32" s="170"/>
     </row>
     <row r="33" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="87"/>
     </row>
     <row r="34" spans="1:4" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="87" t="s">
         <v>97</v>
       </c>
-      <c r="B34" s="159"/>
-[...1 lines deleted...]
-      <c r="D34" s="161"/>
+      <c r="B34" s="171"/>
+      <c r="C34" s="172"/>
+      <c r="D34" s="173"/>
     </row>
     <row r="35" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="87"/>
     </row>
     <row r="36" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="87" t="s">
         <v>98</v>
       </c>
       <c r="B36" s="97"/>
       <c r="C36" s="88" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="98"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="kYX2nzuLu73Gk/WeQIK79s+ZJMmAVjKQIfgZ/hVcaj4H+iaajAGIVt59VCvpmrMo61TjXE4rYguWgdtM2xgz/A==" saltValue="NKumiSHOmakeJ/S9jqRsPQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="6j3wF071qAt74fwPehTJK5i27qzzy+GM0R6kMIsT5dVnZ7I/xzgZeJnkLO5vjveWTnfNIuOdXGillqEn6EGS8Q==" saltValue="bWLMRxC79wH5LoB6jBjaYQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="22">
-    <mergeCell ref="C6:D6"/>
-[...4 lines deleted...]
-    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="B18:D18"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D20:D21"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C12:D12"/>
-    <mergeCell ref="B32:D32"/>
-[...4 lines deleted...]
-    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="C1:D1"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C5:D5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="96" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;A</oddFooter>
   </headerFooter>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{83E47F3D-5184-44DB-AA09-AD9422121857}">
           <x14:formula1>
             <xm:f>'Drop Down Box Lists '!$A$3:$A$46</xm:f>
           </x14:formula1>
           <xm:sqref>B20:D21</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC770ABB-AAE7-42CE-B43A-09513950B01E}">
   <dimension ref="A1:K26"/>
   <sheetViews>
@@ -6433,50 +6434,59 @@
       </c>
     </row>
     <row r="67" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
         <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8D9BE7E520FCA458755AFB27B5B2BCC" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e943a4990ce1ac8a47242b584cf3871b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="251e0c65-6626-4da3-bc71-ba3e8fa10df5" xmlns:ns3="27f11dd3-46b9-40b3-b836-159c681784be" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f885bb12501108d9bad928252c0c9b3" ns2:_="" ns3:_="">
     <xsd:import namespace="251e0c65-6626-4da3-bc71-ba3e8fa10df5"/>
     <xsd:import namespace="27f11dd3-46b9-40b3-b836-159c681784be"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -6661,93 +6671,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="251e0c65-6626-4da3-bc71-ba3e8fa10df5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="27f11dd3-46b9-40b3-b836-159c681784be" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8CA1A74-4063-45AD-8C6A-7BE72B8065C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73736D0F-931A-46DF-A29A-9ABBC4D7C495}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="251e0c65-6626-4da3-bc71-ba3e8fa10df5"/>
     <ds:schemaRef ds:uri="27f11dd3-46b9-40b3-b836-159c681784be"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0869FB64-C21B-4AFE-A9DD-1C58A15F31AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="251e0c65-6626-4da3-bc71-ba3e8fa10df5"/>
     <ds:schemaRef ds:uri="27f11dd3-46b9-40b3-b836-159c681784be"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>